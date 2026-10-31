--- v1 (2026-09-02)
+++ v2 (2026-10-31)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="위시켓 프로젝트" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'위시켓 프로젝트'!$A$1:$O$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'위시켓 프로젝트'!$A$1:$O$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="000563C1"/>
       <u val="single"/>
     </font>
@@ -425,60 +425,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158092/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158040/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158086/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157190/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158126/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157783/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157929/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158075/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157751/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158151/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158069/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158019/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157979/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158015/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158013/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158052/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158057/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158021/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158014/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158102/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158131/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158096/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157873/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157995/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158053/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157924/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157948/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157993/" TargetMode="External" Id="rId28" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159189/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159329/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159278/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159277/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159355/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159311/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159301/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159295/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159285/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159251/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159262/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159359/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159362/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159326/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/159333/" TargetMode="External" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
@@ -540,1728 +540,946 @@
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>등록일자</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>지원자</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>상태</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>158092</t>
+          <t>159189</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>사내 업무관리시스템 전면 재구축 (PHP 레거시 유지보수 병행)</t>
+          <t>AI 영상 콘텐츠 플랫폼 신규 구축</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158092/</t>
+          <t>https://www.wishket.com/project/159189/</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>예상 금액 95,000,000원</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>150일</t>
+          <t>180일</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>경기도 화성시</t>
+          <t>서울특별시 금천구</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026.09.01.</t>
+          <t>2026.10.27.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>158040</t>
+          <t>159329</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>비철금속 B2B 거래 플랫폼 개발</t>
+          <t>가챠형 커머스 앱 구축</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158040/</t>
+          <t>https://www.wishket.com/project/159329/</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>예상 금액 50,000,000원</t>
+          <t>예상 금액 75,000,000원</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>90일</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
           <t>서울특별시 강남구</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026.09.01.</t>
+          <t>2026.10.30.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr">
         <is>
-          <t>84명</t>
+          <t>비공개</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>158086</t>
+          <t>159278</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>컨테이너 보관 창고 운영 ERP 구축</t>
+          <t>마트 POS 및 본사 백오피스 구축</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158086/</t>
+          <t>https://www.wishket.com/project/159278/</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>예상 금액 50,000,000원</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>120일</t>
+          <t>90일</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>서울특별시 강남구</t>
+          <t>서울특별시 송파구</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026.09.02.</t>
+          <t>2026.10.26.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>157190</t>
+          <t>159277</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>비대면 진료 통합 플랫폼 신규 구축</t>
+          <t>대리인 위임장 자동 생성 및 특허청 연동 기반 웹 상표출원 자동화 플랫폼 구축</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/157190/</t>
+          <t>https://www.wishket.com/project/159277/</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>예상 금액 35,000,000원</t>
+          <t>예상 금액 50,000,000원</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>120일</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>서울특별시 강남구</t>
+          <t>서울특별시 마포구</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026.08.20.</t>
+          <t>2026.10.26.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
-      <c r="N5" t="inlineStr"/>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>비공개</t>
+        </is>
+      </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>158126</t>
+          <t>159355</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>중국 인플루언서 캠페인 운영·관리 SaaS 플랫폼 구축</t>
+          <t>계측기·전자부품 B2B 쇼핑몰 구축 (장바구니 자동 견적 + 회원 유형별 가격)</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158126/</t>
+          <t>https://www.wishket.com/project/159355/</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 25,000,000원</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
-          <t>서울특별시 마포구</t>
+          <t>경기도 안산시 상록구</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026.09.02.</t>
+          <t>2026.10.30.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>157783</t>
+          <t>159311</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>여행 커머스 사이트 재구축 (WordPress → Next.js)</t>
+          <t>무인 생수 보관함 임베디드 제어보드 개발</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/157783/</t>
+          <t>https://www.wishket.com/project/159311/</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>120일</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>서울특별시 광진구</t>
+          <t>서울특별시 동작구</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026.08.20.</t>
+          <t>2026.10.28.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>157929</t>
+          <t>159301</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>네일샵 발톱 사진 AI 분석 상담 앱 MVP</t>
+          <t>호텔 QR 기반 관광객용 로컬 정보·쿠폰 모바일 웹 MVP</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/157929/</t>
+          <t>https://www.wishket.com/project/159301/</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>60일</t>
+          <t>30일</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>서울특별시 강남구</t>
+          <t>서울특별시 마포구</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026.08.26.</t>
+          <t>2026.10.29.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
-      <c r="N8" t="inlineStr"/>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>비공개</t>
+        </is>
+      </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>158075</t>
+          <t>159295</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>소개팅 앱 신규 구축</t>
+          <t>청소 견적·인력매칭 플랫폼 1차 오픈 베타 구축</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158075/</t>
+          <t>https://www.wishket.com/project/159295/</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 18,000,000원</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>서울특별시 서초구</t>
+          <t>서울특별시 강남구</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026.09.01.</t>
-[...2 lines deleted...]
-      <c r="M9" t="inlineStr"/>
+          <t>2026.10.30.</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>6일 6시간 전전</t>
+        </is>
+      </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>139명</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>157751</t>
+          <t>159285</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>복지관 이용자 통합관리 배리어프리 키오스크 프로그램 개발</t>
+          <t>의료 반응형 웹사이트 구축 (디자인/개발/NCP)</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/157751/</t>
+          <t>https://www.wishket.com/project/159285/</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>예상 금액 25,000,000원</t>
+          <t>예상 금액 15,000,000원</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>경기도 부천시 오정구</t>
+          <t>경기도 평택시</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026.08.19.</t>
-[...3 lines deleted...]
-      <c r="N10" t="inlineStr"/>
+          <t>2026.10.26.</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>2일 6시간 전전</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>169명</t>
+        </is>
+      </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>158151</t>
+          <t>159251</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>의료정보시스템(OCS·MIS) 유지보수 연간 계약</t>
+          <t>기존 PHP 기반 B2B 폐쇄몰 복제 구축 및 추가 기능 개발</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158151/</t>
+          <t>https://www.wishket.com/project/159251/</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>예상 금액 24,962,000원</t>
+          <t>예상 금액 12,000,000원</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>365일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>서울특별시 성동구</t>
+          <t>경기도 수원시 영통구</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026.09.02.</t>
+          <t>2026.10.26.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>1주 전전</t>
+          <t>2일 6시간 전전</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>185명</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>158069</t>
+          <t>159262</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>시니어 방문재활 매칭 PWA 고도화</t>
+          <t>마그네틱 시스템 행거 3D 제품 컨피규레이터 개발</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158069/</t>
+          <t>https://www.wishket.com/project/159262/</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>예상 금액 22,000,000원</t>
+          <t>예상 금액 10,000,000원</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>50일</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
-      <c r="I12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>서울특별시 강동구</t>
+          <t>인천광역시 부평구</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026.09.01.</t>
+          <t>2026.10.26.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>6일 4시간 전전</t>
+          <t>2일 6시간 전전</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>111명</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>158019</t>
+          <t>159359</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>AI 대화형 사주·운세 상담 앱 MVP (iOS·Android 신규 개발)</t>
+          <t>숙박 예약 통합관리 웹 서비스 AI 숙소 메시지 구축 및 예약·요금 연동 안정화</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158019/</t>
+          <t>https://www.wishket.com/project/159359/</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>예상 금액 20,000,000원</t>
+          <t>예상 금액 10,000,000원</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>75일</t>
+          <t>45일</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>서울특별시 강동구</t>
+          <t>서울특별시 중구</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026.09.02.</t>
+          <t>2026.10.30.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>1주 전전</t>
+          <t>6일 6시간 전전</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>79명</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>157979</t>
+          <t>159362</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>산업안전 대행 업무 ERP 신규 구축</t>
+          <t>모나리(Monary) 상용 앱 종합 품질·보안·결제 검증 및 출시 안정화</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/157979/</t>
+          <t>https://www.wishket.com/project/159362/</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>예상 금액 20,000,000원</t>
+          <t>예상 금액 10,000,000원</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>60일</t>
+          <t>40일</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>경기도 수원시 권선구</t>
+          <t>서울특별시 동작구</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026.08.27.</t>
+          <t>2026.10.30.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>1일 4시간 전전</t>
+          <t>1주 5일 전전</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>84명</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>158015</t>
+          <t>159326</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>노션 기반 작가 섭외 관리 시스템 구축</t>
+          <t>택시 QR 쇼핑 포인트 적립 서비스 백엔드 개발 (기존 화면 연동)</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158015/</t>
+          <t>https://www.wishket.com/project/159326/</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>예상 금액 20,000,000원</t>
+          <t>예상 금액 10,000,000원</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>서울특별시 성동구</t>
+          <t>경기도 의정부시</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026.08.31.</t>
+          <t>2026.10.30.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>6일 4시간 전전</t>
+          <t>6일 6시간 전전</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>76명</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>158013</t>
+          <t>159333</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>노션 이벤트 기반 슬랙 알림·외부 이메일 발송 자동화 시스템 구축</t>
+          <t>반려동물 B2C 서비스 디자인 전면 리뉴얼</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/158013/</t>
+          <t>https://www.wishket.com/project/159333/</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>예상 금액 20,000,000원</t>
+          <t>예상 금액 8,000,000원</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>60일</t>
+          <t>30일</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>서울특별시 성동구</t>
+          <t>서울특별시 관악구</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026.08.31.</t>
+          <t>2026.10.28.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>5일 4시간 전전</t>
+          <t>4일 6시간 전전</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>67명</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
-    <row r="17">
-[...783 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:O29"/>
+  <autoFilter ref="A1:O16"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C16" r:id="rId15"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C17" r:id="rId16"/>
-[...11 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>