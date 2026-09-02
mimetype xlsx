--- v0 (2026-04-20)
+++ v1 (2026-09-02)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="위시켓 프로젝트" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'위시켓 프로젝트'!$A$1:$O$101</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'위시켓 프로젝트'!$A$1:$O$29</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="000563C1"/>
       <u val="single"/>
     </font>
@@ -425,60 +425,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154613/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154473/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154387/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153869/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154446/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154375/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154483/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154545/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154622/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154665/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154433/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154441/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154462/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154379/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154552/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154385/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154388/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154486/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153299/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154354/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154247/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154472/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154502/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154505/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154554/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154574/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154675/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153034/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154381/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154650/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154480/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154624/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154643/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/152671/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154689/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154337/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154593/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154632/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153407/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154382/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154590/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154539/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154542/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154407/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154455/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154596/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154721/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154270/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154364/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153382/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154440/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154000/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154548/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154659/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154230/" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154233/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154403/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154702/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153397/" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153962/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154457/" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154423/" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154497/" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154555/" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154617/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154630/" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154639/" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154638/" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/153814/" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154318/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154374/" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154591/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154667/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154240/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154612/" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154215/" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154463/" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154491/" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154492/" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154493/" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154507/" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154520/" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154445/" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154521/" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154587/" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154599/" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154594/" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154629/" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154640/" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154686/" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154708/" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154725/" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154710/" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154241/" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154386/" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154400/" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154540/" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154547/" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154589/" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/154426/" TargetMode="External" Id="rId100" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158092/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158040/" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158086/" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157190/" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158126/" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157783/" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157929/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158075/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157751/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158151/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158069/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158019/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157979/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158015/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158013/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158052/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158057/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158021/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158014/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158102/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158131/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158096/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157873/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157995/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/158053/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157924/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157948/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wishket.com/project/157993/" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O101"/>
+  <dimension ref="A1:O29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
@@ -540,6968 +540,1728 @@
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>등록일자</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>지원자</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>상태</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>154613</t>
+          <t>158092</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>다국어 지원 글로벌 리워드 플랫폼 하이브리드 앱 및 관리자 웹 개발</t>
+          <t>사내 업무관리시스템 전면 재구축 (PHP 레거시 유지보수 병행)</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154613/</t>
+          <t>https://www.wishket.com/project/158092/</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>예상 금액 115,000,000원</t>
+          <t>예상 금액 95,000,000원</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>180일</t>
+          <t>150일</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>서울특별시 송파구</t>
+          <t>경기도 화성시</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026.04.16.</t>
+          <t>2026.09.01.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>154473</t>
+          <t>158040</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>방산 장비 및 점검 장비 제어 펌웨어 및 PC 소프트웨어 개발</t>
+          <t>비철금속 B2B 거래 플랫폼 개발</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154473/</t>
+          <t>https://www.wishket.com/project/158040/</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>예상 금액 80,000,000원</t>
+          <t>예상 금액 50,000,000원</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>180일</t>
+          <t>90일</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>경상남도 창원시 마산회원구</t>
+          <t>서울특별시 강남구</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026.04.13.</t>
+          <t>2026.09.01.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr">
         <is>
-          <t>17명</t>
+          <t>84명</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>154387</t>
+          <t>158086</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>온프레미스 GPU 서버 세팅 및 Graph RAG 기반 사양 검증 AI 파이프라인 구축</t>
+          <t>컨테이너 보관 창고 운영 ERP 구축</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154387/</t>
+          <t>https://www.wishket.com/project/158086/</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>예상 금액 70,000,000원</t>
+          <t>예상 금액 50,000,000원</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>150일</t>
+          <t>120일</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>충청남도 홍성군</t>
+          <t>서울특별시 강남구</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026.04.08.</t>
+          <t>2026.09.02.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr">
         <is>
-          <t>25명</t>
+          <t>비공개</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>153869</t>
+          <t>157190</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>공항 콜밴 모빌리티 플랫폼 구축</t>
+          <t>비대면 진료 통합 플랫폼 신규 구축</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/153869/</t>
+          <t>https://www.wishket.com/project/157190/</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>예상 금액 50,000,000원</t>
+          <t>예상 금액 35,000,000원</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>80일</t>
+          <t>120일</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>경기도 시흥시</t>
+          <t>서울특별시 강남구</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026.04.10.</t>
+          <t>2026.08.20.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>154446</t>
+          <t>158126</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Windows OEM Recovery Tool 개발</t>
+          <t>중국 인플루언서 캠페인 운영·관리 SaaS 플랫폼 구축</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154446/</t>
+          <t>https://www.wishket.com/project/158126/</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>예상 금액 50,000,000원</t>
+          <t>예상 금액 30,000,000원</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>80일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
-          <t>대구광역시 동구</t>
+          <t>서울특별시 마포구</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026.04.10.</t>
+          <t>2026.09.02.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr">
         <is>
-          <t>11명</t>
+          <t>비공개</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>154375</t>
+          <t>157783</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2D 캐릭터 기반 소셜 네트워킹 앱 구축</t>
+          <t>여행 커머스 사이트 재구축 (WordPress → Next.js)</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154375/</t>
+          <t>https://www.wishket.com/project/157783/</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>예상 금액 40,000,000원</t>
+          <t>예상 금액 30,000,000원</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>120일</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>대구광역시 달서구</t>
+          <t>서울특별시 광진구</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026.04.09.</t>
+          <t>2026.08.20.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>154483</t>
+          <t>157929</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>위치기반 초단기 알바 매칭 플랫폼 앱/웹 서비스 구축</t>
+          <t>네일샵 발톱 사진 AI 분석 상담 앱 MVP</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154483/</t>
+          <t>https://www.wishket.com/project/157929/</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>예상 금액 40,000,000원</t>
+          <t>예상 금액 30,000,000원</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>120일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>경상북도 포항시 북구</t>
+          <t>서울특별시 강남구</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026.04.13.</t>
+          <t>2026.08.26.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
-      <c r="N8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>154545</t>
+          <t>158075</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>AI 기반 캐릭터 생성 및 배송 주문 원스톱 자사몰 구축</t>
+          <t>소개팅 앱 신규 구축</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154545/</t>
+          <t>https://www.wishket.com/project/158075/</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>예상 금액 40,000,000원</t>
+          <t>예상 금액 30,000,000원</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>120일</t>
+          <t>90일</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
-          <t>충청남도 아산시</t>
+          <t>서울특별시 서초구</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026.04.14.</t>
+          <t>2026.09.01.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
-      <c r="N9" t="inlineStr"/>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>비공개</t>
+        </is>
+      </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>154622</t>
+          <t>157751</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>신뢰 기반 인맥 중개형 소셜 매칭 플랫폼 구축</t>
+          <t>복지관 이용자 통합관리 배리어프리 키오스크 프로그램 개발</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154622/</t>
+          <t>https://www.wishket.com/project/157751/</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>예상 금액 40,000,000원</t>
+          <t>예상 금액 25,000,000원</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>80일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>경기도 시흥시</t>
+          <t>경기도 부천시 오정구</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026.04.16.</t>
+          <t>2026.08.19.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
-      <c r="N10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>154665</t>
+          <t>158151</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>자사 전용 주택관리업체 운영프로그램 및 현장/세입자용 웹 MVP 구축</t>
+          <t>의료정보시스템(OCS·MIS) 유지보수 연간 계약</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154665/</t>
+          <t>https://www.wishket.com/project/158151/</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>예상 금액 35,000,000원</t>
+          <t>예상 금액 24,962,000원</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>100일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>대전광역시 서구</t>
+          <t>서울특별시 성동구</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026.04.20.</t>
-[...2 lines deleted...]
-      <c r="M11" t="inlineStr"/>
+          <t>2026.09.02.</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>1주 전전</t>
+        </is>
+      </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>154433</t>
+          <t>158069</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>건강 데이터 기반 예측 앱 구축 및 AI 모델 고도화</t>
+          <t>시니어 방문재활 매칭 PWA 고도화</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154433/</t>
+          <t>https://www.wishket.com/project/158069/</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 22,000,000원</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>90일</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
-      <c r="I12" t="inlineStr"/>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>시니어</t>
+        </is>
+      </c>
       <c r="J12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>서울특별시 서대문구</t>
+          <t>서울특별시 강동구</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026.04.09.</t>
+          <t>2026.09.01.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>3일 전전</t>
+          <t>6일 4시간 전전</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>154441</t>
+          <t>158019</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>분무건조 공정 예측 및 최적화 AI 머신러닝 플랫폼 구축</t>
+          <t>AI 대화형 사주·운세 상담 앱 MVP (iOS·Android 신규 개발)</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154441/</t>
+          <t>https://www.wishket.com/project/158019/</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>75일</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>전라남도 곡성군</t>
+          <t>서울특별시 강동구</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026.04.10.</t>
+          <t>2026.09.02.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>4일 전전</t>
+          <t>1주 전전</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>33명</t>
+          <t>비공개</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>154462</t>
+          <t>157979</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>뷰티 O2O 중개 플랫폼 구축</t>
+          <t>산업안전 대행 업무 ERP 신규 구축</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154462/</t>
+          <t>https://www.wishket.com/project/157979/</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>인천광역시 서구</t>
+          <t>경기도 수원시 권선구</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026.04.15.</t>
+          <t>2026.08.27.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>1주 2일 전전</t>
+          <t>1일 4시간 전전</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>154379</t>
+          <t>158015</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>장기요양등급 예측 AI 모델 서비스 구축</t>
+          <t>노션 기반 작가 섭외 관리 시스템 구축</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154379/</t>
+          <t>https://www.wishket.com/project/158015/</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>예상 금액 30,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>광주광역시 광산구</t>
+          <t>서울특별시 성동구</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026.04.08.</t>
+          <t>2026.08.31.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>2일 전전</t>
+          <t>6일 4시간 전전</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>154552</t>
+          <t>158013</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>웨딩플랜 매칭 서비스 구축</t>
+          <t>노션 이벤트 기반 슬랙 알림·외부 이메일 발송 자동화 시스템 구축</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154552/</t>
+          <t>https://www.wishket.com/project/158013/</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>예상 금액 25,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>전라북도 전주시 덕진구</t>
+          <t>서울특별시 성동구</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026.04.17.</t>
+          <t>2026.08.31.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>1주 4일 전전</t>
+          <t>5일 4시간 전전</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>154385</t>
+          <t>158052</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>OCR 기반 데이터 추출 및 관리 시스템 기획/개발</t>
+          <t>게임 로열티 정산·보고서 자동화 시스템 구축</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154385/</t>
+          <t>https://www.wishket.com/project/158052/</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>예상 금액 25,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>90일</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>서울특별시 관악구</t>
+          <t>서울특별시 용산구</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026.04.08.</t>
+          <t>2026.08.31.</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>2일 전전</t>
+          <t>5일 4시간 전전</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>비공개</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>154388</t>
+          <t>158057</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>도시락 및 샐러드 정기 주문 하이브리드 앱 신규 구축</t>
+          <t>아임웹 기반 홈페이지 UX/UI 전면 리뉴얼</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154388/</t>
+          <t>https://www.wishket.com/project/158057/</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>예상 금액 25,000,000원</t>
+          <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>120일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
           <t>서울특별시 성동구</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026.04.08.</t>
+          <t>2026.08.31.</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>2일 전전</t>
+          <t>5일 4시간 전전</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>93명</t>
+          <t>비공개</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>154486</t>
+          <t>158021</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>영상 기반 온라인 학습 코칭 플랫폼 MVP 구축</t>
+          <t>외식 프랜차이즈 POS 데이터 수집·통합 관리 시스템 구축</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154486/</t>
+          <t>https://www.wishket.com/project/158021/</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>예상 금액 20,000,000원</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>120일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>인천광역시 연수구</t>
+          <t>서울특별시 구로구</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026.04.14.</t>
+          <t>2026.08.31.</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>6일 전전</t>
+          <t>5일 4시간 전전</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>55명</t>
+          <t>비공개</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>153299</t>
+          <t>158014</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>요양기관 맞춤형 업무 관리 프로그램 구축</t>
+          <t>인스타그램 멀티계정 자동 게시 시스템 구축</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/153299/</t>
+          <t>https://www.wishket.com/project/158014/</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>예상 금액 20,000,000원</t>
+          <t>예상 금액 18,000,000원</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>서울특별시 강남구</t>
+          <t>서울특별시 성동구</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026.04.17.</t>
+          <t>2026.08.31.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>1주 4일 전전</t>
+          <t>5일 4시간 전전</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>55명</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>154354</t>
+          <t>158102</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>인터랙티브 모바일 청첩장 제작 플랫폼 구축</t>
+          <t>모바일 커머스 앱 연동 셀러센터·운영 어드민 구축</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154354/</t>
+          <t>https://www.wishket.com/project/158102/</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>예상 금액 20,000,000원</t>
+          <t>예상 금액 15,000,000원</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr">
         <is>
-          <t>부산광역시 해운대구</t>
+          <t>서울특별시 영등포구</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026.04.07.</t>
+          <t>2026.09.01.</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>1일 전전</t>
+          <t>6일 4시간 전전</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>40명</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>154247</t>
+          <t>158131</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>모바일 웹 기반 작업 영상 관제 및 안전 점검 시스템 구축</t>
+          <t>LMS 및 자사 쇼핑몰(카페24) 신규 구축</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154247/</t>
+          <t>https://www.wishket.com/project/158131/</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>예상 금액 20,000,000원</t>
+          <t>예상 금액 15,000,000원</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>60일</t>
+          <t>90일</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
           <t>서울특별시 강남구</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026.04.08.</t>
+          <t>2026.09.02.</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>2일 전전</t>
+          <t>1주 전전</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>51명</t>
+          <t>22명</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>154472</t>
+          <t>158096</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>운동 센서 회원 관리 및 예약 통합 앱 구축</t>
+          <t>글로벌 B2B 쇼핑몰 신규 구축 (WordPress + WooCommerce)</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154472/</t>
+          <t>https://www.wishket.com/project/158096/</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>예상 금액 15,000,000원</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>90일</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
-          <t>서울특별시 강남구</t>
+          <t>서울특별시 금천구</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026.04.10.</t>
+          <t>2026.09.02.</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>4일 전전</t>
+          <t>1주 6일 전전</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>60명</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>154502</t>
+          <t>157873</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>AI 기반 법률 학습 QnA 챗봇 애플리케이션 개발</t>
+          <t>다국어 지원 아이패드용 설문조사 및 메뉴판 웹앱 UI/UX 디자인 및 개발</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154502/</t>
+          <t>https://www.wishket.com/project/157873/</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>예상 금액 15,000,000원</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>45일</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
           <t>서울특별시 서초구</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026.04.13.</t>
+          <t>2026.08.24.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>1주 전전</t>
+          <t>5일 4시간 전전</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>67명</t>
+          <t>116명</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>154505</t>
+          <t>157995</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>전문가-사용자 매칭 중개 플랫폼 MVP 구축</t>
+          <t>폐기물 수거 앱 React Native 전환</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154505/</t>
+          <t>https://www.wishket.com/project/157995/</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>예상 금액 15,000,000원</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
         <is>
-          <t>서울특별시 서초구</t>
+          <t>서울특별시 성동구</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026.04.13.</t>
+          <t>2026.08.28.</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>1주 전전</t>
+          <t>2일 4시간 전전</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>비공개</t>
+          <t>55명</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>154554</t>
+          <t>158053</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>조달청 입찰 데이터 기반 낙찰가 AI 예측 PoC 개발</t>
+          <t>홈트레이닝 앱 임직원 전용 기능 고도화</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154554/</t>
+          <t>https://www.wishket.com/project/158053/</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>예상 금액 15,000,000원</t>
+          <t>예상 금액 12,000,000원</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr">
         <is>
-          <t>서울특별시 강남구</t>
+          <t>서울특별시 송파구</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026.04.14.</t>
+          <t>2026.09.02.</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>1주 1일 전전</t>
+          <t>1주 전전</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>46명</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>154574</t>
+          <t>157924</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>건축 개발 사업성 분석 시스템 구축</t>
+          <t>아이 동반 외출 코스 추천 서비스 1차 MVP (지도 기반 반응형 웹)</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154574/</t>
+          <t>https://www.wishket.com/project/157924/</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>예상 금액 15,000,000원</t>
+          <t>예상 금액 10,000,000원</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>45일</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr">
         <is>
-          <t>서울특별시 강남구</t>
+          <t>경기도 성남시 분당구</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026.04.15.</t>
+          <t>2026.08.26.</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>1주 2일 전전</t>
+          <t>1주 전전</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>63명</t>
+          <t>123명</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>154675</t>
+          <t>157948</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>전자칠판 기술지원 챗봇 앱 구축</t>
+          <t>ESP32-P4 기반 센서 통합 보드 회로·PCB 설계</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/154675/</t>
+          <t>https://www.wishket.com/project/157948/</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>예상 금액 15,000,000원</t>
+          <t>예상 금액 10,000,000원</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>60일</t>
+          <t>30일</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr"/>
       <c r="K28" t="inlineStr">
         <is>
-          <t>경기도 광주시</t>
+          <t>경기도 성남시 수정구</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026.04.17.</t>
-[...11 lines deleted...]
-      </c>
+          <t>2026.08.27.</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr"/>
+      <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>153034</t>
+          <t>157993</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>질문–응답–언어 반응 기반 자동화 플랫폼 웹 MVP 개발</t>
+          <t>보고서 QR 연동 관리 플랫폼 신규 구축</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>https://www.wishket.com/project/153034/</t>
+          <t>https://www.wishket.com/project/157993/</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>외주(도급)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>예상 금액 15,000,000원</t>
+          <t>예상 금액 10,000,000원</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>60일</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr">
         <is>
-          <t>서울특별시 종로구</t>
+          <t>서울특별시 송파구</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026.04.06.</t>
-[...3 lines deleted...]
-      <c r="N29" t="inlineStr"/>
+          <t>2026.08.28.</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>2일 4시간 전전</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>111명</t>
+        </is>
+      </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>모집 중</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...5170 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:O101"/>
+  <autoFilter ref="A1:O29"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C29" r:id="rId28"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C30" r:id="rId29"/>
-[...70 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C101" r:id="rId100"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>