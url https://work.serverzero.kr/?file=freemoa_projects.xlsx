--- v0 (2026-04-20)
+++ v1 (2026-09-02)
@@ -425,51 +425,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48053" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48007" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48029" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48032" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48013" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48026" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48036" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48052" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48023" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48039" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48065" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48073" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48034" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48072" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48040" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48051" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48035" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48071" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48057" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48042" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=24181" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=47842" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=39205" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41155" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41154" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=46131" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41620" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41265" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=40867" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=37334" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=37400" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1796" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=20861" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=3682" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=2947" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1771" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1655" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1571" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1424" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1374" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1187" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=995" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=378" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=42775" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=44327" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=44603" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=45720" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=46332" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=47205" TargetMode="External" Id="rId49" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48385" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=48392" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=24181" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=47842" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=39205" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41155" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41154" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=46131" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41620" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=41265" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=40867" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=37334" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=37400" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1796" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=20861" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=3682" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=2947" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1771" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1655" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1571" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1424" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1374" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=1187" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=995" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=378" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=42775" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=44327" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=44603" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=45720" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=46332" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=47205" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=39667" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=39191" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=39083" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=38476" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=37077" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=35485" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=33779" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=27983" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=25121" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=47959" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=43524" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=45745" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=40048" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=31001" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=26439" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=25220" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=43728" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freemoa.net/m4/s42?no=42636" TargetMode="External" Id="rId49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:L50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="45" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
@@ -522,2993 +522,2961 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>지원자수</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>지역</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>요금제</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>상태</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>48053</t>
+          <t>48385</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>[신규] 헬스 라이프로그 관리 앱 및 전문가용 웹 개발</t>
+          <t>예술심리 브랜드 홈페이지 + B2B LMS 통합 구축</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48053</t>
+          <t>https://www.freemoa.net/m4/s42?no=48385</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>8,9,34,47,17,16,50,30,42,43</t>
+          <t>8,33,47,17,31,29,41,42</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2000~5000만원</t>
+          <t>3000~5000만원</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>120일</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-12</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>D-10</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>48007</t>
+          <t>48392</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>[신규/Web AR] AI 얼굴 분석 뷰티 MVP 구축</t>
+          <t>플랫폼 UX/UI 디자인 및 디자인시스템 구축</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48007</t>
+          <t>https://www.freemoa.net/m4/s42?no=48392</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>8,33,14,15,17,31,50,29,42,43</t>
+          <t>17,31</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2000~3000만원</t>
+          <t>2000~5000만원</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>120일</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>D-2</t>
+          <t>D-3</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>38명</t>
+          <t>17명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>대전</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>48029</t>
+          <t>24181</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>AI 에이전트 플랫폼 구축을 위한 AI 서빙/백엔드 파트 개발</t>
+          <t>기 구축된 크롬 브라우저 URL 가져오기 프로그램 디버깅 추가계약</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48029</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=24181</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2000~3000만원</t>
+          <t>1000000~1000000만원</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>90일</t>
+          <t>7일</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2018-04-19</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>D-4</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>부산</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>모집중</t>
+          <t>마감</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>48032</t>
+          <t>47842</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>(상주)LLM 기반 AI 엔지니어 모집 (자동채점/문항생성)</t>
+          <t>선상·육상·데이터 레이크 통합 스마트선박 플랫폼 구축</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48032</t>
+          <t>https://www.freemoa.net/m4/s42?no=47842</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>8,47,17,29,42,43</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>500~1200만원</t>
+          <t>50000~150000만원</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>240일</t>
+          <t>360일</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-01-31</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>D-6</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>경기</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>48013</t>
+          <t>39205</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>수기 PDF OCR 자동화 시스템고도화 및 .exe 배포 개발</t>
+          <t>가상공간/레이싱/코옵플레이 모바일 신규게임 3종 개발</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48013</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=39205</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>500~1000만원</t>
+          <t>100000~150000만원</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>21일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2021-08-20</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>D-10</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>52명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>부산</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>48026</t>
+          <t>41155</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>AI 캐릭터 채팅 플랫폼 개발 안정화 및 기능 고도화</t>
+          <t>CTS 외주용역개발 추가 계약</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48026</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=41155</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>500~1000만원</t>
+          <t>111510~111510만원</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>30일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2022-01-07</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>D-4</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>37명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>48036</t>
+          <t>41154</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>(상주) Laravel 기반 중고차 플랫폼 개발</t>
+          <t>외주용역개발 계약</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48036</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=41154</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>500~1000만원</t>
+          <t>111510~111510만원</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>30일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2022-01-05</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>D-10</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>37명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>간편등록</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>모집중</t>
+          <t>마감</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>48052</t>
+          <t>46131</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>[신규/임베디드] 소형 광학측정 의료기기 SW/FW 개발</t>
+          <t>AI 기반 코딩환경 및 LMS 시스템 구축</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48052</t>
+          <t>https://www.freemoa.net/m4/s42?no=46131</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>13,43</t>
+          <t>8,33,9,34,10,15,47,17,31,16,29,41,30,42,43</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>500~1000만원</t>
+          <t>50000~100000만원</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>41일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2024-09-16</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>D-10</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>48023</t>
+          <t>41620</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>(상주) 컨택센터 솔루션 구축 및 운영 개발자 모집</t>
+          <t>사이클 기반 가상라이딩 + 메타버스 플랫폼 구축</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48023</t>
+          <t>https://www.freemoa.net/m4/s42?no=41620</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>10,47</t>
+          <t>9,34,47,16</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>700~850만원</t>
+          <t>50000~100000만원</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>120일</t>
+          <t>270일</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2022-03-03</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>D-1</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>47명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>48039</t>
+          <t>41265</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>(상주) 호텔·리조트 영업관리시스템 유지보수/고도화 개발</t>
+          <t>영유아 식생활 관리 지원 플랫폼 개발</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48039</t>
+          <t>https://www.freemoa.net/m4/s42?no=41265</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8,33,9,34,47,31,16</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>400~800만원</t>
+          <t>50000~100000만원</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>210일</t>
+          <t>150일</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2022-02-15</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>D-39</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>전북</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>48065</t>
+          <t>40867</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>(상주) 개인정보관리시스템 운영 및 고도화 프로젝트</t>
+          <t>세무/회계 기장대행 계약 연계 플랫폼</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48065</t>
+          <t>https://www.freemoa.net/m4/s42?no=40867</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>8,33,10,47,17,31</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>600~800만원</t>
+          <t>100000~100000만원</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>240일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2021-12-22</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>D-14</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>48073</t>
+          <t>37334</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>[상주] 빅데이터 플랫폼 Trino 엔지니어 채용</t>
+          <t>금융상품 자문업을 위한 전산 웹&amp;앱 시스템 구축</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48073</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=37334</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>~800만원</t>
+          <t>30000~100000만원</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>160일</t>
+          <t>240일</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2021-04-22</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>D-Day</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>47명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>프로젝트 진행중</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>48034</t>
+          <t>37400</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>[정부지원] 모임 매칭 앱 RN 프론트 개발(자율근무)</t>
+          <t>디지털 트윈 가상 투자 시뮬레이터 및 리모컨 웹/앱플랫폼 구축</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48034</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=37400</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>690~750만원</t>
+          <t>30000~100000만원</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>91일</t>
+          <t>240일</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2021-04-28</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>D-2</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>48072</t>
+          <t>1796</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>[상주] 빅데이터 플랫폼 기반 AI 에이전트 개발자(Python)</t>
+          <t>소셜 어플리케이션 개발</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48072</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=1796</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>~730만원</t>
+          <t>10000~99999만원</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>91일</t>
+          <t>60일</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2015-04-30</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>D-14</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>기획 작성중</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>모집중</t>
+          <t>마감</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>48040</t>
+          <t>20861</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>(상주) 데이터관리시스템 유지보수 및 기능개선 개발</t>
+          <t>재난관련 실시간영상앱 개발</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48040</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=20861</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>400~500만원</t>
+          <t>10000~99999만원</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>360일</t>
+          <t>180일</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2017-01-23</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>D-39</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>48051</t>
+          <t>3682</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>[기능개선] 키오스크 배리어프리 UI 인증 (C#)</t>
+          <t>오피스 프로그램 제작 (문서 저작 도구 개발)</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48051</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=3682</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>300~500만원</t>
+          <t>10000~99999만원</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>25일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>D-9</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>10명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>제주</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>48035</t>
+          <t>2947</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>[주1-2회상주] Unity XR 프레임워크 개발자</t>
+          <t>관리증빙시스템 베타서비스</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48035</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=2947</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>400~430만원</t>
+          <t>10000~99999만원</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>64일</t>
+          <t>99일</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2015-11-19</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>D-3</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>경북</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>모집중</t>
+          <t>마감</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>48071</t>
+          <t>1771</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>(상주) 메인페이지 필터 및 관리자 기능 개선</t>
+          <t>뮤직 플레이어용 전용 앱</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48071</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=1771</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>200~300만원</t>
+          <t>2000~99999만원</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>10일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2015-04-08</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>D-14</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>48057</t>
+          <t>1655</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>[신규/MVP] 파티 현장 QR 상호작용 모바일 웹 개발</t>
+          <t>위치기반 지역정보 어플리케이션제작</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48057</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=1655</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>100~200만원</t>
+          <t>2000~99999만원</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>12일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2015-03-05</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>D-12</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>37명</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>부산</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>프로젝트 준비중</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>48042</t>
+          <t>1571</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>[신규/기획] 공공/정부 사업 입찰 제안서 고도화 및 작성</t>
+          <t>LBS 전자상거래 어플 개발</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=48042</t>
-[...7 lines deleted...]
-      <c r="E21" t="inlineStr"/>
+          <t>https://www.freemoa.net/m4/s42?no=1571</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>2000~99999만원</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>미정</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2015-02-12</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>D-3</t>
+          <t>마감</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>45명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>경기</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>24181</t>
+          <t>1424</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>기 구축된 크롬 브라우저 URL 가져오기 프로그램 디버깅 추가계약</t>
+          <t>운동기록 공유 안드로이드 어플 개발</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=24181</t>
+          <t>https://www.freemoa.net/m4/s42?no=1424</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1000000~1000000만원</t>
+          <t>2000~99999만원</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>7일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>2018-04-19</t>
+          <t>2015-01-06</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>마감</t>
+          <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>47842</t>
+          <t>1374</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>선상·육상·데이터 레이크 통합 스마트선박 플랫폼 구축</t>
+          <t>안드로이드 동영상 스트리밍 방송 어플</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=47842</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=1374</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>50000~150000만원</t>
+          <t>2000~99999만원</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>360일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>2026-01-31</t>
+          <t>2014-12-23</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>39205</t>
+          <t>1187</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>가상공간/레이싱/코옵플레이 모바일 신규게임 3종 개발</t>
+          <t>웹 소켓을 이용한 실시간 차트 사이트 개발</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=39205</t>
+          <t>https://www.freemoa.net/m4/s42?no=1187</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>100000~150000만원</t>
+          <t>2000~99999만원</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>365일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>2021-08-20</t>
+          <t>2014-10-27</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>52명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>41155</t>
+          <t>995</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>CTS 외주용역개발 추가 계약</t>
+          <t>에어비앤비 유사 웹서비스 개발</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=41155</t>
+          <t>https://www.freemoa.net/m4/s42?no=995</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>111510~111510만원</t>
+          <t>2000~99999만원</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>365일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>2022-01-07</t>
+          <t>2014-09-22</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>37명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>41154</t>
+          <t>378</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>외주용역개발 계약</t>
+          <t>성인 화상채팅 사이트</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=41154</t>
+          <t>https://www.freemoa.net/m4/s42?no=378</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>111510~111510만원</t>
+          <t>1000~99999만원</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>365일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>2022-01-05</t>
+          <t>2013-12-28</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>37명</t>
-[...6 lines deleted...]
-      </c>
+          <t>15명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr">
         <is>
-          <t>간편등록</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>마감</t>
+          <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>46131</t>
+          <t>42775</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>AI 기반 코딩환경 및 LMS 시스템 구축</t>
+          <t>IT HelpDesk 업무 도급 계약 입찰공고 ( 상주 )</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=46131</t>
+          <t>https://www.freemoa.net/m4/s42?no=42775</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>8,33,9,34,10,15,47,17,31,16,29,41,30,42,43</t>
+          <t>15,47</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>50000~100000만원</t>
+          <t>25000~50000만원</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>365일</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>2024-09-16</t>
+          <t>2022-07-05</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>경기</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>41620</t>
+          <t>44327</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>사이클 기반 가상라이딩 + 메타버스 플랫폼 구축</t>
+          <t>X-TCS 기획/디자인</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=41620</t>
+          <t>https://www.freemoa.net/m4/s42?no=44327</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>9,34,47,16</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>50000~100000만원</t>
+          <t>10000~50000만원</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>270일</t>
+          <t>220일</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>2022-03-03</t>
+          <t>2023-01-13</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>41265</t>
+          <t>44603</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>영유아 식생활 관리 지원 플랫폼 개발</t>
+          <t>핀테크 개발 프로젝트</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=41265</t>
+          <t>https://www.freemoa.net/m4/s42?no=44603</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>8,33,9,34,47,31,16</t>
+          <t>8,33,9,34,17,31,29</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>50000~100000만원</t>
+          <t>6000~50000만원</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>150일</t>
+          <t>미정</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>2022-02-15</t>
+          <t>2023-04-25</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>36명</t>
-[...6 lines deleted...]
-      </c>
+          <t>29명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>간편등록</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>모집중</t>
+          <t>마감</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>40867</t>
+          <t>45720</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>세무/회계 기장대행 계약 연계 플랫폼</t>
+          <t>요식업 프랜차이즈 자체 ERP 시스템 구축/관리</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=40867</t>
+          <t>https://www.freemoa.net/m4/s42?no=45720</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>8,33,10,47,17,31</t>
+          <t>8,33,9,34,15,28,29,30,42,43,44</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>100000~100000만원</t>
+          <t>40000~50000만원</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>365일</t>
+          <t>180일</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2021-12-22</t>
+          <t>2024-04-19</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>36명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>37334</t>
+          <t>46332</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>금융상품 자문업을 위한 전산 웹&amp;앱 시스템 구축</t>
+          <t>VUE3 기반 영업시스템 프론트 리뉴얼 개발(상주 근무)</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=37334</t>
-[...2 lines deleted...]
-      <c r="D31" t="inlineStr"/>
+          <t>https://www.freemoa.net/m4/s42?no=46332</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>8,33,14,17,31</t>
+        </is>
+      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>30000~100000만원</t>
+          <t>30000~50000만원</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>240일</t>
+          <t>110일</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>2021-04-22</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>37400</t>
+          <t>47205</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>디지털 트윈 가상 투자 시뮬레이터 및 리모컨 웹/앱플랫폼 구축</t>
+          <t>Windows 기반 POS/키오스크 + ERP 통합 시스템 구축</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=37400</t>
-[...2 lines deleted...]
-      <c r="D32" t="inlineStr"/>
+          <t>https://www.freemoa.net/m4/s42?no=47205</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>8,10,47,17,28,29,42,44</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>30000~100000만원</t>
+          <t>30000~50000만원</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>240일</t>
+          <t>210일</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>2021-04-28</t>
+          <t>2025-08-31</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>1796</t>
+          <t>39667</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>소셜 어플리케이션 개발</t>
+          <t>블록체인 기반 NFT 메타커머스 플랫폼 구축</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=1796</t>
+          <t>https://www.freemoa.net/m4/s42?no=39667</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>10000~99999만원</t>
+          <t>50000~50000만원</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>60일</t>
+          <t>240일</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>2015-04-30</t>
+          <t>2021-09-20</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>37명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>마감</t>
+          <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>20861</t>
+          <t>39191</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>재난관련 실시간영상앱 개발</t>
+          <t>가상 토지 거래소 개념의 메타버스 앱플랫폼 구축</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=20861</t>
+          <t>https://www.freemoa.net/m4/s42?no=39191</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>10000~99999만원</t>
+          <t>20000~50000만원</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>180일</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>2017-01-23</t>
+          <t>2021-08-19</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>36명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>3682</t>
+          <t>39083</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>오피스 프로그램 제작 (문서 저작 도구 개발)</t>
+          <t>사이클 기반 홈트레이닝 앱플랫폼 구축 (디자인별도)</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=3682</t>
+          <t>https://www.freemoa.net/m4/s42?no=39083</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>10000~99999만원</t>
+          <t>30000~50000만원</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>365일</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-08-12</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>제주</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2947</t>
+          <t>38476</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>관리증빙시스템 베타서비스</t>
+          <t>백화점 고객 통합 앱서비스 구축</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=2947</t>
+          <t>https://www.freemoa.net/m4/s42?no=38476</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>10000~99999만원</t>
+          <t>20000~50000만원</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>99일</t>
+          <t>270일</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2015-11-19</t>
+          <t>2021-07-07</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>36명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>경북</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>기획 작성중</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>마감</t>
+          <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>1771</t>
+          <t>37077</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>뮤직 플레이어용 전용 앱</t>
+          <t>목표 달성을 위한 O2O 피트니스 앱개발 ( 디자인제공 )</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=1771</t>
+          <t>https://www.freemoa.net/m4/s42?no=37077</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2000~99999만원</t>
+          <t>10000~50000만원</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>300일</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>2015-04-08</t>
+          <t>2021-03-06</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>1655</t>
+          <t>35485</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>위치기반 지역정보 어플리케이션제작</t>
+          <t>신세계 O2O 플랫폼 시스템 구축</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=1655</t>
+          <t>https://www.freemoa.net/m4/s42?no=35485</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2000~99999만원</t>
+          <t>30000~50000만원</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>2015-03-05</t>
+          <t>2020-12-28</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>1571</t>
+          <t>33779</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>LBS 전자상거래 어플 개발</t>
+          <t>해외향 음식주문,배달 및 재고 관리 플랫폼 구축</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=1571</t>
+          <t>https://www.freemoa.net/m4/s42?no=33779</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2000~99999만원</t>
+          <t>30000~50000만원</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>270일</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>2015-02-12</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>인천</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>1424</t>
+          <t>27983</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>운동기록 공유 안드로이드 어플 개발</t>
+          <t>산업현장 로봇 제어 리눅스 응용SW 기능 고도화 개발</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=1424</t>
+          <t>https://www.freemoa.net/m4/s42?no=27983</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2000~99999만원</t>
+          <t>30000~50000만원</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>365일</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>2015-01-06</t>
+          <t>2019-04-17</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>경기</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>1374</t>
+          <t>25121</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>안드로이드 동영상 스트리밍 방송 어플</t>
+          <t>군부대 설문 시스템 통합 및 개발</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=1374</t>
-[...2 lines deleted...]
-      <c r="D41" t="inlineStr"/>
+          <t>https://www.freemoa.net/m4/s42?no=25121</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>개발</t>
+        </is>
+      </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2000~99999만원</t>
+          <t>50000~50000만원</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>730일</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>2014-12-23</t>
+          <t>2018-08-05</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>37명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>경기</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>1187</t>
+          <t>47959</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>웹 소켓을 이용한 실시간 차트 사이트 개발</t>
+          <t>양자 내성(PQC) 기반 코인 발행 및 백서/홈페이지 통합 구축</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=1187</t>
-[...2 lines deleted...]
-      <c r="D42" t="inlineStr"/>
+          <t>https://www.freemoa.net/m4/s42?no=47959</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>8,10,14,47,17,28,29,44,45</t>
+        </is>
+      </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2000~99999만원</t>
+          <t>20000~45000만원</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>120일</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>2014-10-27</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>37명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>프로젝트 준비중</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>995</t>
+          <t>43524</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>에어비앤비 유사 웹서비스 개발</t>
+          <t>블록체인 기반의 지갑개발, 메인넷 구축</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=995</t>
-[...2 lines deleted...]
-      <c r="D43" t="inlineStr"/>
+          <t>https://www.freemoa.net/m4/s42?no=43524</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>8,33,9,34,47,17,31,16</t>
+        </is>
+      </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2000~99999만원</t>
+          <t>20000~40000만원</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>90일</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>2014-09-22</t>
+          <t>2022-10-03</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>45745</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>성인 화상채팅 사이트</t>
+          <t>여행사 업무 웹시스템 Front end 개발 ( 상주 필수 )</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=378</t>
-[...2 lines deleted...]
-      <c r="D44" t="inlineStr"/>
+          <t>https://www.freemoa.net/m4/s42?no=45745</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>8,33</t>
+        </is>
+      </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>1000~99999만원</t>
+          <t>40000~40000만원</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>300일</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>2013-12-28</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>15명</t>
-[...2 lines deleted...]
-      <c r="J44" t="inlineStr"/>
+          <t>8명</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>서울</t>
+        </is>
+      </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>아이디어 단계</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>42775</t>
+          <t>40048</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>IT HelpDesk 업무 도급 계약 입찰공고 ( 상주 )</t>
+          <t>에너지 분야 메타버스 앱서비스 개발 (그래픽제공)</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=42775</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.freemoa.net/m4/s42?no=40048</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>25000~50000만원</t>
+          <t>40000~40000만원</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>365일</t>
+          <t>270일</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>2022-07-05</t>
+          <t>2021-10-23</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>경기</t>
+          <t>서울</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>기획 작성중</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>44327</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>X-TCS 기획/디자인</t>
+          <t>가상화폐관련 트레이딩 플랫폼 반응형 Web 턴키 제작</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=44327</t>
+          <t>https://www.freemoa.net/m4/s42?no=31001</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>8,33,14,15,47,17,31,29,41</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>10000~50000만원</t>
+          <t>20000~40000만원</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>220일</t>
+          <t>180일</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>2023-01-13</t>
+          <t>2020-01-17</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>37명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>서울</t>
+          <t>경기</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>44603</t>
+          <t>26439</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>핀테크 개발 프로젝트</t>
+          <t>암호화폐 탈중앙화 거래소 플랫폼 개발</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=44603</t>
+          <t>https://www.freemoa.net/m4/s42?no=26439</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>8,33,9,34,17,31,29</t>
+          <t>개발</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>6000~50000만원</t>
+          <t>30000~40000만원</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>미정</t>
+          <t>90일</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>2023-04-25</t>
+          <t>2018-12-08</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>29명</t>
-[...2 lines deleted...]
-      <c r="J47" t="inlineStr"/>
+          <t>37명</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>서울</t>
+        </is>
+      </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>간편등록</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>마감</t>
+          <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>45720</t>
+          <t>25220</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>요식업 프랜차이즈 자체 ERP 시스템 구축/관리</t>
+          <t>공공기관 업무 관리 시스템 고도화 및 유지보수 ( java + oracle + x-platform)</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=45720</t>
+          <t>https://www.freemoa.net/m4/s42?no=25220</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>8,33,9,34,15,28,29,30,42,43,44</t>
+          <t>개발</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>40000~50000만원</t>
+          <t>28800~33600만원</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>180일</t>
+          <t>730일</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>2024-04-19</t>
+          <t>2018-08-24</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>필요기능 정리</t>
+          <t>상세기획 보유</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>46332</t>
+          <t>43728</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>VUE3 기반 영업시스템 프론트 리뉴얼 개발(상주 근무)</t>
+          <t>채팅기반 건물 시설/임대차 종합 관리 앱 구축</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=46332</t>
+          <t>https://www.freemoa.net/m4/s42?no=43728</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>8,33,14,17,31</t>
+          <t>8,9,34,47,17,16</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>30000~50000만원</t>
+          <t>20000~30000만원</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>110일</t>
+          <t>180일</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2022-11-01</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>필요기능 정리</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>47205</t>
+          <t>42636</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Windows 기반 POS/키오스크 + ERP 통합 시스템 구축</t>
+          <t>클레이튼 기반 M2E 보상 플랫폼 구축</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>https://www.freemoa.net/m4/s42?no=47205</t>
+          <t>https://www.freemoa.net/m4/s42?no=42636</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>8,10,47,17,28,29,42,44</t>
+          <t>8,9,34,47,16</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>30000~50000만원</t>
+          <t>10000~30000만원</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>210일</t>
+          <t>180일</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>2025-08-31</t>
+          <t>2022-06-23</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>마감</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>서울</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>상세기획 보유</t>
+          <t>아이디어 단계</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>모집중</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L50"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C15" r:id="rId14"/>